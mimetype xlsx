--- v0 (2026-01-15)
+++ v1 (2026-05-01)
@@ -68,51 +68,51 @@
   <si>
     <t>temporalCoverage</t>
   </si>
   <si>
     <t>timescale</t>
   </si>
   <si>
     <t>publisher</t>
   </si>
   <si>
     <t>citation</t>
   </si>
   <si>
     <t>license</t>
   </si>
   <si>
     <t>uri</t>
   </si>
   <si>
     <t>8a03fc5a-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Meghalayan</t>
   </si>
   <si>
-    <t>Age</t>
+    <t>Stage</t>
   </si>
   <si>
     <t>0.0042 - 0 Ma</t>
   </si>
   <si>
     <t>International Chronostratigraphic Timescale</t>
   </si>
   <si>
     <t>International Commission on Stratigraphy</t>
   </si>
   <si>
     <t xml:space="preserve">Cohen, K.M., Finney, S.C., Gibbard, P.L. &amp; Fan, J.-X. (2013; updated) The ICS International Chronostratigraphic Chart. Episodes 36: 199-204.
 </t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a03fc5a-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a03ffc7-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Northgrippian</t>
@@ -1512,51 +1512,51 @@
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a04a780-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a04aa60-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Fortunian</t>
   </si>
   <si>
     <t>538.8 ±0.2</t>
   </si>
   <si>
     <t>538.8 ±0.2 - ~529 Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a04aa60-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a04ab60-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Phanerozoic</t>
   </si>
   <si>
-    <t>Eon</t>
+    <t>Eonothem</t>
   </si>
   <si>
     <t>538.8 ±0.2 -  Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a04ab60-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a04ac57-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Proterozoic</t>
   </si>
   <si>
     <t>25 - 538.8 ±0.2 Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a04ac57-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a04af31-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Archean</t>
   </si>
@@ -1566,51 +1566,51 @@
   <si>
     <t>4031 ± 3 - 25 Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a04af31-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a04b03f-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Hadean</t>
   </si>
   <si>
     <t>4567 - 4031 ± 3 Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a04b03f-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a04b13a-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Holocene</t>
   </si>
   <si>
-    <t>Epoch</t>
+    <t>Series</t>
   </si>
   <si>
     <t>0.0117 - 0 Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a04b13a-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a04b40b-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Pleistocene</t>
   </si>
   <si>
     <t>2.58 - 0.0117 Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a04b40b-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a04b509-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Pliocene</t>
   </si>
@@ -1980,51 +1980,51 @@
   <si>
     <t>~521 - ~509 Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a050312-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a0503fe-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Terreneuvian</t>
   </si>
   <si>
     <t>538.8 ±0.2 - ~521 Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a0503fe-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a0504ee-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Paleozoic</t>
   </si>
   <si>
-    <t>Era</t>
+    <t>Erathem</t>
   </si>
   <si>
     <t>538.8 ±0.2 - 251.902 ±0.024 Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a0504ee-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a0505e8-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Neoproterozoic</t>
   </si>
   <si>
     <t>1000 - 538.8 ±0.2 Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a0505e8-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a0506d3-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Mesoproterozoic</t>
   </si>
@@ -2079,51 +2079,51 @@
   <si>
     <t>3600 - 3200 Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a050a7d-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a050bd0-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Eoarchean</t>
   </si>
   <si>
     <t>4031 ± 3 - 3600 Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a050bd0-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a050ccd-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Quaternary</t>
   </si>
   <si>
-    <t>Period</t>
+    <t>System</t>
   </si>
   <si>
     <t>2.58 - 0 Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a050ccd-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a050db0-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Neogene</t>
   </si>
   <si>
     <t>23.03 - 2.58 Ma</t>
   </si>
   <si>
     <t>https://geoapis.io/api/v1/catalog/resource/geologic-timescale-intervals?uuid=8a050db0-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>8a050e8d-dc4a-11f0-b11e-266ca4a8eb4f</t>
   </si>
   <si>
     <t>Paleogene</t>
   </si>