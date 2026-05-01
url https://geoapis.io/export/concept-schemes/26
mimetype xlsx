--- v0 (2026-01-15)
+++ v1 (2026-05-01)
@@ -59,51 +59,51 @@
   <si>
     <t>conceptSource</t>
   </si>
   <si>
     <t>conceptURI</t>
   </si>
   <si>
     <t>conceptSchemeTitle</t>
   </si>
   <si>
     <t>conceptSchemeType</t>
   </si>
   <si>
     <t>Classification</t>
   </si>
   <si>
     <t>Instance of a formalized classification system</t>
   </si>
   <si>
     <t>Constituent Part</t>
   </si>
   <si>
     <t>Stable</t>
   </si>
   <si>
-    <t>Geological Material Name Types</t>
+    <t>Geological Specimen Material Types</t>
   </si>
   <si>
     <t>Vocabulary</t>
   </si>
   <si>
     <t>Group</t>
   </si>
   <si>
     <t>Instance of a classification system at the rank of Group</t>
   </si>
   <si>
     <t>Alternate</t>
   </si>
   <si>
     <t>An informal and nonsystematic for use as an alias to a formal classification</t>
   </si>
   <si>
     <t>Variety</t>
   </si>
   <si>
     <t>A name that is a type of a mineral species, distinguished by color or other optical phenomenon or characteristic</t>
   </si>
   <si>
     <t>Mineral</t>
   </si>